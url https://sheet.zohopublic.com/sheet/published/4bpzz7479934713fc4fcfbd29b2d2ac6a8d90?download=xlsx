--- v1 (2026-08-05)
+++ v2 (2026-09-21)
@@ -1,37 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/vmlDrawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Target="docProps/app.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Target="docProps/core.xml" Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="ZohoSheetWriter"/>
   <bookViews>
     <workbookView windowHeight="8192" windowWidth="16384"/>
   </bookViews>
   <sheets>
     <sheet name="Bordro Hesaplama" r:id="rId1" sheetId="1"/>
     <sheet name="Detaylı SGK" r:id="rId2" sheetId="2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
@@ -298,59 +299,61 @@
   </si>
   <si>
     <t>NET ÜCRET</t>
   </si>
   <si>
     <t>BM+EK -SK-İS</t>
   </si>
   <si>
     <t>SGK Günlük Kazanç Üst Sınırı:</t>
   </si>
   <si>
     <t>Yıllık Ücret Bordrosu Hesaplama Tablosu, Uyarlama 2.13.260101 © 2008-2026, Fedon Kadifeli.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt formatCode="%[$-en-TR]#0.00" numFmtId="164"/>
     <numFmt formatCode="mmm. yyyy" numFmtId="165"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
+      <color theme="1"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="11"/>
+      <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Verdana"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <color rgb="FFC00000"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF980000"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="8"/>
@@ -364,62 +367,63 @@
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF008000"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFC00000"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFC00000"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+    </font>
+    <font>
       <i/>
       <sz val="8"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF0563C1"/>
       <name val="Verdana"/>
-    </font>
-[...2 lines deleted...]
-      <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF0000FF"/>
       <name val="Verdana"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="62">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1234,51 +1238,51 @@
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="155">
+  <cellXfs count="158">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="4" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="4" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0">
@@ -1391,445 +1395,764 @@
     </xf>
     <xf borderId="19" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="8" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="7" numFmtId="164" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="20" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="4" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="12" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="12" numFmtId="164" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="12" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0">
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="13" numFmtId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="4" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="22" fillId="0" fontId="12" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
+    <xf borderId="1" fillId="0" fontId="13" numFmtId="0" xfId="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment vertical="center" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment vertical="center" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="23" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="24" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="25" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="15" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="26" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="12" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="27" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="18" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="28" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="20" fillId="0" fontId="7" numFmtId="164" xfId="0">
+      <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="29" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="14" numFmtId="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="30" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="31" fillId="0" fontId="7" numFmtId="4" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="top" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="top" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="34" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="21" fillId="0" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="6" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="36" fillId="0" fontId="1" numFmtId="0" xfId="0">
+      <alignment vertical="bottom"/>
+    </xf>
     <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="4" numFmtId="0" xfId="0">
-[...88 lines deleted...]
-    </xf>
     <xf borderId="35" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="35" fillId="0" fontId="7" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="35" fillId="0" fontId="8" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="35" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="22" fillId="0" fontId="7" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
     </xf>
-    <xf borderId="37" fillId="0" fontId="1" numFmtId="0" xfId="0">
+    <xf borderId="37" fillId="0" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="9" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="9" numFmtId="4" xfId="0">
       <alignment vertical="center" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="8" numFmtId="0" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="8" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="7" numFmtId="164" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="39" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
-    <xf borderId="40" fillId="0" fontId="1" numFmtId="0" xfId="0">
+    <xf borderId="40" fillId="0" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="41" fillId="0" fontId="9" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="41" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="41" fillId="0" fontId="8" numFmtId="0" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="41" fillId="0" fontId="8" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="41" fillId="0" fontId="7" numFmtId="164" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="42" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
-    <xf borderId="43" fillId="0" fontId="1" numFmtId="165" xfId="0">
+    <xf borderId="43" fillId="0" fontId="13" numFmtId="165" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="44" fillId="0" fontId="9" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="44" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="44" fillId="0" fontId="8" numFmtId="0" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="44" fillId="0" fontId="8" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="44" fillId="0" fontId="7" numFmtId="164" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="45" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
-    <xf borderId="43" fillId="0" fontId="1" numFmtId="0" xfId="0">
+    <xf borderId="43" fillId="0" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
     </xf>
-    <xf borderId="46" fillId="0" fontId="1" numFmtId="0" xfId="0">
+    <xf borderId="46" fillId="0" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="47" fillId="0" fontId="9" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="47" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="47" fillId="0" fontId="8" numFmtId="0" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="48" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="47" fillId="0" fontId="8" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="47" fillId="0" fontId="7" numFmtId="164" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="49" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
-    <xf borderId="50" fillId="0" fontId="1" numFmtId="0" xfId="0">
+    <xf borderId="50" fillId="0" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="51" fillId="0" fontId="9" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="51" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="51" fillId="0" fontId="8" numFmtId="0" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="51" fillId="0" fontId="8" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="51" fillId="0" fontId="7" numFmtId="164" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="52" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="11" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="32" fillId="0" fontId="4" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
     </xf>
     <xf borderId="33" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="33" fillId="0" fontId="7" numFmtId="0" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="33" fillId="0" fontId="7" numFmtId="164" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="34" fillId="0" fontId="7" numFmtId="4" xfId="0">
       <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0">
+      <alignment vertical="top" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="13" numFmtId="0" xfId="0">
+      <alignment vertical="top" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="22" fillId="0" fontId="7" numFmtId="4" xfId="0">
+      <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="21" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="22" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="40" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="53" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="46" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="54" fillId="0" fontId="7" numFmtId="4" xfId="0">
+      <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="31" fillId="0" fontId="7" numFmtId="4" xfId="0">
+      <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="55" fillId="0" fontId="7" numFmtId="164" xfId="0">
+      <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="31" fillId="0" fontId="7" numFmtId="164" xfId="0">
+      <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="56" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="57" fillId="0" fontId="7" numFmtId="4" xfId="0">
+      <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="58" fillId="0" fontId="7" numFmtId="4" xfId="0">
+      <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="59" fillId="0" fontId="4" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1" textRotation="0"/>
+    </xf>
+    <xf borderId="60" fillId="0" fontId="7" numFmtId="4" xfId="0">
+      <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
+    </xf>
+    <xf borderId="61" fillId="0" fontId="7" numFmtId="4" xfId="0">
+      <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="top" textRotation="0" indent="0"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment vertical="top" wrapText="1" textRotation="0" indent="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="17" numFmtId="0" xfId="0">
       <alignment vertical="top" textRotation="0" indent="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet2.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet2.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Target="theme/theme1.xml" Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/></Relationships>
 </file>
 
 <file path=xl/drawings/vmlDrawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xml xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:x="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <v:shapetype id="_x005F_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600l21600,21600l21600,xe">
     <v:stroke joinstyle="miter"/>
     <v:path gradientshapeok="t" o:connecttype="rect"/>
   </v:shapetype>
   <v:shape id="shape_1" fillcolor="#ffffc0" stroked="t" type="_x005F_x0000_t202" style="position:absolute;margin-left:97pt;margin-top:0pt;width:82.15pt;height:17.3pt;visibility:hidden">
     <v:shadow on="t" obscured="t" color="black"/>
     <w10:wrap type="none"/>
     <v:fill o:detectmouseclick="t" type="solid" color2="#00003f"/>
     <v:stroke color="#3465a4" startarrow="block" startarrowwidth="medium" startarrowlength="medium" joinstyle="round" endcap="flat"/>
     <x:ClientData ObjectType="Note">
       <x:MoveWithCells/>
       <x:SizeWithCells/>
       <x:Anchor>0, 0, 0, 0, 3, 0, 10, 0</x:Anchor>
       <x:AutoFill>False</x:AutoFill>
       <x:Row>3</x:Row>
       <x:Column>4</x:Column>
     </x:ClientData>
   </v:shape>
   <v:shape id="shape_2" fillcolor="#ffffc0" stroked="t" type="_x005F_x0000_t202" style="position:absolute;margin-left:97pt;margin-top:0pt;width:82.15pt;height:17.3pt;visibility:hidden">
     <v:shadow on="t" obscured="t" color="black"/>
     <w10:wrap type="none"/>
     <v:fill o:detectmouseclick="t" type="solid" color2="#00003f"/>
     <v:stroke color="#3465a4" startarrow="block" startarrowwidth="medium" startarrowlength="medium" joinstyle="round" endcap="flat"/>
     <x:ClientData ObjectType="Note">
       <x:MoveWithCells/>
       <x:SizeWithCells/>
       <x:Anchor>0, 0, 0, 0, 3, 0, 10, 0</x:Anchor>
       <x:AutoFill>False</x:AutoFill>
       <x:Row>15</x:Row>
       <x:Column>4</x:Column>
     </x:ClientData>
   </v:shape>
 </xml>
 </file>
 
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="3C4F63"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="F4F6F6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="3498DB"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="2ECC71"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="F1C40F"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="E67E22"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="EE4675"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="9B59B6"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="1D12A6"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="3A62C8"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadifeli.com/fedon/bordro.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadifeli.com/fedon/bordro.php" TargetMode="External"/><Relationship Target="../comments1.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments"/><Relationship Target="../drawings/vmlDrawing1.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <sheetPr>
-    <tabColor rgb="FFF8B5C8"/>
+    <tabColor theme="8" tint="0.6"/>
   </sheetPr>
   <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="1" width="12.98"/>
-[...10 lines deleted...]
-    <col min="258" max="1025" width="11.65"/>
+    <col min="1" max="1" style="1" width="13.51"/>
+    <col min="2" max="3" style="1" width="12.18"/>
+    <col min="4" max="4" style="1" width="9.53"/>
+    <col min="5" max="6" style="1" width="12.18"/>
+    <col min="7" max="9" style="1" width="9.53"/>
+    <col min="10" max="12" style="1" width="12.18"/>
+    <col min="13" max="14" style="1" width="9.53"/>
+    <col min="15" max="15" style="1" width="12.18"/>
+    <col min="16" max="244" style="1" width="17.48"/>
+    <col min="245" max="256" style="2" width="17.48"/>
+    <col min="257" max="257" width="12.18"/>
+    <col min="258" max="1025" width="12.18"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="12.0">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
@@ -3033,1934 +3356,1921 @@
       <c r="T16" s="21"/>
       <c r="U16" s="21"/>
       <c r="V16" s="21"/>
       <c r="W16" s="21"/>
       <c r="X16" s="21"/>
       <c r="Y16" s="21"/>
       <c r="Z16" s="21"/>
       <c r="AA16" s="21"/>
       <c r="AB16" s="21"/>
       <c r="AC16" s="21"/>
       <c r="AD16" s="21"/>
       <c r="AE16" s="21"/>
       <c r="AF16" s="21"/>
       <c r="AG16" s="21"/>
       <c r="AH16" s="21"/>
       <c r="AI16" s="21"/>
       <c r="AJ16" s="21"/>
       <c r="AK16" s="21"/>
       <c r="AL16" s="21"/>
       <c r="AM16" s="21"/>
       <c r="AN16" s="21"/>
       <c r="AO16" s="21"/>
       <c r="AP16" s="21"/>
     </row>
     <row r="17" customHeight="1" ht="12.0">
-      <c r="A17" s="21"/>
-[...12 lines deleted...]
-      <c r="N17" s="53" t="s">
+      <c r="A17" s="52"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="52"/>
+      <c r="E17" s="52"/>
+      <c r="F17" s="52"/>
+      <c r="G17" s="52"/>
+      <c r="H17" s="52"/>
+      <c r="I17" s="52"/>
+      <c r="J17" s="52"/>
+      <c r="K17" s="52"/>
+      <c r="L17" s="52"/>
+      <c r="M17" s="52"/>
+      <c r="N17" s="54" t="s">
         <v>50</v>
       </c>
-      <c r="O17" s="54">
+      <c r="O17" s="55">
         <f>O16/12</f>
         <v>100084.731033333</v>
       </c>
       <c r="P17" s="21"/>
       <c r="Q17" s="21"/>
       <c r="R17" s="21"/>
       <c r="S17" s="21"/>
       <c r="T17" s="21"/>
       <c r="U17" s="21"/>
       <c r="V17" s="21"/>
       <c r="W17" s="21"/>
       <c r="X17" s="21"/>
       <c r="Y17" s="21"/>
       <c r="Z17" s="21"/>
       <c r="AA17" s="21"/>
       <c r="AB17" s="21"/>
       <c r="AC17" s="21"/>
       <c r="AD17" s="21"/>
       <c r="AE17" s="21"/>
       <c r="AF17" s="21"/>
       <c r="AG17" s="21"/>
       <c r="AH17" s="21"/>
       <c r="AI17" s="21"/>
       <c r="AJ17" s="21"/>
       <c r="AK17" s="21"/>
       <c r="AL17" s="21"/>
       <c r="AM17" s="21"/>
       <c r="AN17" s="21"/>
       <c r="AO17" s="21"/>
       <c r="AP17" s="21"/>
     </row>
     <row r="18" ht="22.0">
-      <c r="A18" s="55"/>
+      <c r="A18" s="56"/>
       <c r="B18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="E18" s="56" t="s">
+      <c r="D18" s="57"/>
+      <c r="E18" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="F18" s="55"/>
-      <c r="H18" s="57" t="s">
+      <c r="F18" s="56"/>
+      <c r="G18" s="57"/>
+      <c r="H18" s="59" t="s">
         <v>54</v>
       </c>
-      <c r="L18" s="57" t="s">
+      <c r="L18" s="59" t="s">
         <v>55</v>
       </c>
+      <c r="M18" s="57"/>
+      <c r="N18" s="57"/>
+      <c r="O18" s="57"/>
     </row>
     <row r="19" customHeight="1" ht="12.0">
-      <c r="A19" s="58" t="s">
+      <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="17">
         <f>B16+C16</f>
         <v>1920000.0</v>
       </c>
       <c r="C19" s="20">
         <f t="shared" ref="C19:C20" si="30">B19/12</f>
         <v>160000.0</v>
       </c>
-      <c r="D19" s="21"/>
-      <c r="E19" s="59" t="s">
+      <c r="D19" s="52"/>
+      <c r="E19" s="61" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="20">
         <v>190000.0</v>
       </c>
-      <c r="G19" s="21"/>
-      <c r="I19" s="60" t="s">
+      <c r="G19" s="52"/>
+      <c r="I19" s="62" t="s">
         <v>58</v>
       </c>
-      <c r="J19" s="61" t="s">
+      <c r="J19" s="63" t="s">
         <v>59</v>
       </c>
-      <c r="L19" s="62" t="s">
+      <c r="L19" s="64" t="s">
         <v>58</v>
       </c>
       <c r="M19" s="40">
         <v>297270.0</v>
       </c>
-      <c r="N19" s="21"/>
-      <c r="O19" s="21"/>
+      <c r="N19" s="52"/>
+      <c r="O19" s="52"/>
       <c r="P19" s="21"/>
       <c r="Q19" s="21"/>
       <c r="R19" s="21"/>
       <c r="S19" s="21"/>
       <c r="T19" s="21"/>
       <c r="U19" s="21"/>
       <c r="V19" s="21"/>
       <c r="W19" s="21"/>
       <c r="X19" s="21"/>
       <c r="Y19" s="21"/>
       <c r="Z19" s="21"/>
       <c r="AA19" s="21"/>
       <c r="AB19" s="21"/>
       <c r="AC19" s="21"/>
       <c r="AD19" s="21"/>
       <c r="AE19" s="21"/>
       <c r="AF19" s="21"/>
       <c r="AG19" s="21"/>
       <c r="AH19" s="21"/>
       <c r="AI19" s="21"/>
       <c r="AJ19" s="21"/>
       <c r="AK19" s="21"/>
       <c r="AL19" s="21"/>
       <c r="AM19" s="21"/>
       <c r="AN19" s="21"/>
       <c r="AO19" s="21"/>
     </row>
     <row r="20" customHeight="1" ht="12.0">
-      <c r="A20" s="63" t="s">
+      <c r="A20" s="65" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="24">
         <f>O16</f>
         <v>1201016.7724</v>
       </c>
       <c r="C20" s="27">
         <f t="shared" si="30"/>
         <v>100084.731033333</v>
       </c>
-      <c r="D20" s="21"/>
-      <c r="E20" s="64" t="s">
+      <c r="D20" s="52"/>
+      <c r="E20" s="66" t="s">
         <v>61</v>
       </c>
       <c r="F20" s="34">
         <v>400000.0</v>
       </c>
-      <c r="G20" s="21"/>
-      <c r="H20" s="65" t="s">
+      <c r="G20" s="52"/>
+      <c r="H20" s="67" t="s">
         <v>56</v>
       </c>
       <c r="I20" s="17">
         <v>33030.0</v>
       </c>
       <c r="J20" s="20">
         <v>33030.0</v>
       </c>
-      <c r="L20" s="66" t="s">
+      <c r="L20" s="68" t="s">
         <v>59</v>
       </c>
       <c r="M20" s="47">
         <v>297270.0</v>
       </c>
-      <c r="N20" s="21"/>
-      <c r="O20" s="21"/>
+      <c r="N20" s="52"/>
+      <c r="O20" s="52"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="21"/>
       <c r="R20" s="21"/>
       <c r="S20" s="21"/>
       <c r="T20" s="21"/>
       <c r="U20" s="21"/>
       <c r="V20" s="21"/>
       <c r="W20" s="21"/>
       <c r="X20" s="21"/>
       <c r="Y20" s="21"/>
       <c r="Z20" s="21"/>
       <c r="AA20" s="21"/>
       <c r="AB20" s="21"/>
       <c r="AC20" s="21"/>
       <c r="AD20" s="21"/>
       <c r="AE20" s="21"/>
       <c r="AF20" s="21"/>
       <c r="AG20" s="21"/>
       <c r="AH20" s="21"/>
       <c r="AI20" s="21"/>
       <c r="AJ20" s="21"/>
       <c r="AK20" s="21"/>
       <c r="AL20" s="21"/>
       <c r="AM20" s="21"/>
       <c r="AN20" s="21"/>
       <c r="AO20" s="21"/>
     </row>
     <row r="21" customHeight="1" ht="12.0">
-      <c r="A21" s="67" t="s">
+      <c r="A21" s="69" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="46">
         <f>B20/B19</f>
         <v>0.625529568958333</v>
       </c>
-      <c r="C21" s="68">
+      <c r="C21" s="70">
         <f>C20/C19</f>
         <v>0.625529568958331</v>
       </c>
-      <c r="D21" s="21"/>
-      <c r="E21" s="69" t="s">
+      <c r="D21" s="52"/>
+      <c r="E21" s="71" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="27">
         <v>1500000.0</v>
       </c>
-      <c r="G21" s="21"/>
-      <c r="H21" s="63" t="s">
+      <c r="G21" s="52"/>
+      <c r="H21" s="65" t="s">
         <v>60</v>
       </c>
       <c r="I21" s="24">
         <v>28075.5</v>
       </c>
       <c r="J21" s="27">
         <v>28075.5</v>
       </c>
-      <c r="K21" s="21"/>
-[...3 lines deleted...]
-      <c r="O21" s="21"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="52"/>
+      <c r="O21" s="52"/>
       <c r="P21" s="21"/>
       <c r="Q21" s="21"/>
       <c r="R21" s="21"/>
       <c r="S21" s="21"/>
       <c r="T21" s="21"/>
       <c r="U21" s="21"/>
       <c r="V21" s="21"/>
       <c r="W21" s="21"/>
       <c r="X21" s="21"/>
       <c r="Y21" s="21"/>
       <c r="Z21" s="21"/>
       <c r="AA21" s="21"/>
       <c r="AB21" s="21"/>
       <c r="AC21" s="21"/>
       <c r="AD21" s="21"/>
       <c r="AE21" s="21"/>
       <c r="AF21" s="21"/>
       <c r="AG21" s="21"/>
       <c r="AH21" s="21"/>
       <c r="AI21" s="21"/>
       <c r="AJ21" s="21"/>
       <c r="AK21" s="21"/>
       <c r="AL21" s="21"/>
       <c r="AM21" s="21"/>
       <c r="AN21" s="21"/>
       <c r="AO21" s="21"/>
     </row>
     <row r="22" customHeight="1" ht="12.0">
-      <c r="A22" s="21"/>
-[...3 lines deleted...]
-      <c r="E22" s="69" t="s">
+      <c r="A22" s="52"/>
+      <c r="B22" s="52"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="71" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="27">
         <v>5300000.0</v>
       </c>
-      <c r="G22" s="21"/>
-      <c r="H22" s="70" t="s">
+      <c r="G22" s="52"/>
+      <c r="H22" s="72" t="s">
         <v>65</v>
       </c>
       <c r="I22" s="44">
         <f>I20*0.759/100</f>
         <v>250.6977</v>
       </c>
       <c r="J22" s="47">
         <f>J20*0.759/100</f>
         <v>250.6977</v>
       </c>
-      <c r="L22" s="71"/>
-[...2 lines deleted...]
-      <c r="O22" s="21"/>
+      <c r="L22" s="73"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="52"/>
+      <c r="O22" s="52"/>
       <c r="P22" s="21"/>
       <c r="Q22" s="21"/>
       <c r="R22" s="21"/>
       <c r="S22" s="21"/>
       <c r="T22" s="21"/>
       <c r="U22" s="21"/>
       <c r="V22" s="21"/>
       <c r="W22" s="21"/>
       <c r="X22" s="21"/>
       <c r="Y22" s="21"/>
       <c r="Z22" s="21"/>
       <c r="AA22" s="21"/>
       <c r="AB22" s="21"/>
       <c r="AC22" s="21"/>
       <c r="AD22" s="21"/>
       <c r="AE22" s="21"/>
       <c r="AF22" s="21"/>
       <c r="AG22" s="21"/>
       <c r="AH22" s="21"/>
       <c r="AI22" s="21"/>
       <c r="AJ22" s="21"/>
       <c r="AK22" s="21"/>
       <c r="AL22" s="21"/>
       <c r="AM22" s="21"/>
       <c r="AN22" s="21"/>
       <c r="AO22" s="21"/>
     </row>
     <row r="23" customHeight="1" ht="12.0">
-      <c r="A23" s="21"/>
-[...3 lines deleted...]
-      <c r="E23" s="72" t="s">
+      <c r="A23" s="52"/>
+      <c r="B23" s="52"/>
+      <c r="C23" s="52"/>
+      <c r="D23" s="52"/>
+      <c r="E23" s="74" t="s">
         <v>66</v>
       </c>
-      <c r="F23" s="73" t="s">
+      <c r="F23" s="75" t="s">
         <v>67</v>
       </c>
-      <c r="G23" s="21"/>
-[...6 lines deleted...]
-      <c r="O23" s="21"/>
+      <c r="G23" s="52"/>
+      <c r="H23" s="52"/>
+      <c r="I23" s="52"/>
+      <c r="J23" s="52"/>
+      <c r="L23" s="73"/>
+      <c r="M23" s="52"/>
+      <c r="N23" s="52"/>
+      <c r="O23" s="52"/>
       <c r="P23" s="21"/>
       <c r="Q23" s="21"/>
       <c r="R23" s="21"/>
       <c r="S23" s="21"/>
       <c r="T23" s="21"/>
       <c r="U23" s="21"/>
       <c r="V23" s="21"/>
       <c r="W23" s="21"/>
       <c r="X23" s="21"/>
       <c r="Y23" s="21"/>
       <c r="Z23" s="21"/>
       <c r="AA23" s="21"/>
       <c r="AB23" s="21"/>
       <c r="AC23" s="21"/>
       <c r="AD23" s="21"/>
       <c r="AE23" s="21"/>
       <c r="AF23" s="21"/>
       <c r="AG23" s="21"/>
       <c r="AH23" s="21"/>
       <c r="AI23" s="21"/>
       <c r="AJ23" s="21"/>
       <c r="AK23" s="21"/>
       <c r="AL23" s="21"/>
       <c r="AM23" s="21"/>
       <c r="AN23" s="21"/>
       <c r="AO23" s="21"/>
     </row>
     <row r="24" customHeight="1" ht="12.0">
-      <c r="A24" s="21"/>
-[...13 lines deleted...]
-      <c r="O24" s="21"/>
+      <c r="A24" s="52"/>
+      <c r="B24" s="52"/>
+      <c r="C24" s="52"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="52"/>
+      <c r="G24" s="52"/>
+      <c r="H24" s="52"/>
+      <c r="I24" s="76"/>
+      <c r="J24" s="76"/>
+      <c r="K24" s="52"/>
+      <c r="L24" s="73"/>
+      <c r="M24" s="52"/>
+      <c r="N24" s="52"/>
+      <c r="O24" s="52"/>
       <c r="P24" s="21"/>
       <c r="Q24" s="21"/>
       <c r="R24" s="21"/>
       <c r="S24" s="21"/>
       <c r="T24" s="21"/>
       <c r="U24" s="21"/>
       <c r="V24" s="21"/>
       <c r="W24" s="21"/>
       <c r="X24" s="21"/>
       <c r="Y24" s="21"/>
       <c r="Z24" s="21"/>
       <c r="AA24" s="21"/>
       <c r="AB24" s="21"/>
       <c r="AC24" s="21"/>
       <c r="AD24" s="21"/>
       <c r="AE24" s="21"/>
       <c r="AF24" s="21"/>
       <c r="AG24" s="21"/>
       <c r="AH24" s="21"/>
       <c r="AI24" s="21"/>
       <c r="AJ24" s="21"/>
       <c r="AK24" s="21"/>
       <c r="AL24" s="21"/>
       <c r="AM24" s="21"/>
       <c r="AN24" s="21"/>
       <c r="AO24" s="21"/>
     </row>
     <row r="25" customHeight="1" ht="12.0">
       <c r="A25" s="21"/>
-      <c r="B25" s="75" t="s">
+      <c r="B25" s="77" t="s">
         <v>68</v>
       </c>
-      <c r="C25" s="74"/>
-[...5 lines deleted...]
-      <c r="L25" s="76" t="s">
+      <c r="C25" s="76"/>
+      <c r="D25" s="76"/>
+      <c r="E25" s="76"/>
+      <c r="F25" s="76"/>
+      <c r="G25" s="76"/>
+      <c r="H25" s="76"/>
+      <c r="L25" s="78" t="s">
         <v>69</v>
       </c>
-      <c r="M25" s="74"/>
-[...1 lines deleted...]
-      <c r="O25" s="74"/>
+      <c r="M25" s="76"/>
+      <c r="N25" s="76"/>
+      <c r="O25" s="76"/>
       <c r="P25" s="21"/>
       <c r="Q25" s="21"/>
       <c r="R25" s="21"/>
       <c r="S25" s="21"/>
       <c r="T25" s="21"/>
       <c r="U25" s="21"/>
       <c r="V25" s="21"/>
       <c r="W25" s="21"/>
       <c r="X25" s="21"/>
       <c r="Y25" s="21"/>
       <c r="Z25" s="21"/>
       <c r="AA25" s="21"/>
       <c r="AB25" s="21"/>
       <c r="AC25" s="21"/>
       <c r="AD25" s="21"/>
       <c r="AE25" s="21"/>
       <c r="AF25" s="21"/>
       <c r="AG25" s="21"/>
       <c r="AH25" s="21"/>
       <c r="AI25" s="21"/>
       <c r="AJ25" s="21"/>
       <c r="AK25" s="21"/>
       <c r="AL25" s="21"/>
       <c r="AM25" s="21"/>
       <c r="AN25" s="21"/>
       <c r="AO25" s="21"/>
-      <c r="IK25" s="77"/>
-[...10 lines deleted...]
-      <c r="IV25" s="77"/>
+      <c r="IK25" s="79"/>
+      <c r="IL25" s="79"/>
+      <c r="IM25" s="79"/>
+      <c r="IN25" s="79"/>
+      <c r="IO25" s="79"/>
+      <c r="IP25" s="79"/>
+      <c r="IQ25" s="79"/>
+      <c r="IR25" s="79"/>
+      <c r="IS25" s="79"/>
+      <c r="IT25" s="79"/>
+      <c r="IU25" s="79"/>
+      <c r="IV25" s="79"/>
     </row>
     <row r="65535" customHeight="1" ht="12.0"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="L25" r:id="rId1"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <sheetPr>
-    <tabColor rgb="FFF9E79F"/>
+    <tabColor theme="6" tint="0.6"/>
   </sheetPr>
   <dimension ref="A1:S25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="12.98"/>
-[...9 lines deleted...]
-    <col min="257" max="257" width="11.65"/>
+    <col min="1" max="1" width="13.51"/>
+    <col min="2" max="3" width="12.18"/>
+    <col min="4" max="4" width="9.53"/>
+    <col min="5" max="6" width="12.18"/>
+    <col min="7" max="7" width="6.88"/>
+    <col min="8" max="10" width="12.18"/>
+    <col min="11" max="13" width="9.53"/>
+    <col min="14" max="16" width="12.18"/>
+    <col min="17" max="18" width="9.53"/>
+    <col min="19" max="256" width="12.18"/>
+    <col min="257" max="257" width="12.18"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="12.0">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="80" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="79" t="s">
+      <c r="B1" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="79" t="s">
+      <c r="C1" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="79" t="s">
+      <c r="D1" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="79" t="s">
+      <c r="E1" s="81" t="s">
         <v>71</v>
       </c>
-      <c r="F1" s="79" t="s">
+      <c r="F1" s="81" t="s">
         <v>72</v>
       </c>
-      <c r="G1" s="79" t="s">
+      <c r="G1" s="81" t="s">
         <v>73</v>
       </c>
-      <c r="H1" s="79" t="s">
+      <c r="H1" s="81" t="s">
         <v>74</v>
       </c>
-      <c r="I1" s="79" t="s">
+      <c r="I1" s="81" t="s">
         <v>4</v>
       </c>
-      <c r="J1" s="79" t="s">
+      <c r="J1" s="81" t="s">
         <v>5</v>
       </c>
-      <c r="K1" s="79" t="s">
+      <c r="K1" s="81" t="s">
         <v>6</v>
       </c>
-      <c r="L1" s="79" t="s">
+      <c r="L1" s="81" t="s">
         <v>7</v>
       </c>
-      <c r="M1" s="79" t="s">
+      <c r="M1" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="N1" s="79" t="s">
+      <c r="N1" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="O1" s="79" t="s">
+      <c r="O1" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="P1" s="79" t="s">
+      <c r="P1" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="Q1" s="79" t="s">
+      <c r="Q1" s="81" t="s">
         <v>12</v>
       </c>
-      <c r="R1" s="79" t="s">
+      <c r="R1" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="S1" s="79"/>
+      <c r="S1" s="81"/>
     </row>
     <row r="2" customHeight="1" ht="47.0">
-      <c r="A2" s="80" t="s">
+      <c r="A2" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="81" t="s">
+      <c r="B2" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="81" t="s">
+      <c r="C2" s="83" t="s">
         <v>16</v>
       </c>
-      <c r="D2" s="81" t="s">
+      <c r="D2" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="E2" s="81" t="s">
+      <c r="E2" s="83" t="s">
         <v>75</v>
       </c>
-      <c r="F2" s="81" t="s">
+      <c r="F2" s="83" t="s">
         <v>76</v>
       </c>
-      <c r="G2" s="81" t="s">
+      <c r="G2" s="83" t="s">
         <v>77</v>
       </c>
-      <c r="H2" s="81" t="s">
+      <c r="H2" s="83" t="s">
         <v>78</v>
       </c>
-      <c r="I2" s="81" t="s">
+      <c r="I2" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="J2" s="81" t="s">
+      <c r="J2" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="81" t="s">
+      <c r="K2" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="L2" s="81" t="s">
+      <c r="L2" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="M2" s="81" t="s">
+      <c r="M2" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="N2" s="81" t="s">
+      <c r="N2" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="O2" s="81" t="s">
+      <c r="O2" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="P2" s="81" t="s">
+      <c r="P2" s="83" t="s">
         <v>25</v>
       </c>
-      <c r="Q2" s="81" t="s">
+      <c r="Q2" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="R2" s="81" t="s">
+      <c r="R2" s="83" t="s">
         <v>27</v>
       </c>
-      <c r="S2" s="82" t="s">
+      <c r="S2" s="84" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="3" customHeight="1" ht="47.0">
-      <c r="A3" s="83" t="s">
+      <c r="A3" s="85" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="84"/>
-[...7 lines deleted...]
-      <c r="J3" s="88" t="s">
+      <c r="B3" s="86"/>
+      <c r="C3" s="86"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="K3" s="88" t="s">
+      <c r="K3" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="L3" s="89" t="s">
+      <c r="L3" s="92" t="s">
         <v>32</v>
       </c>
-      <c r="M3" s="89"/>
-      <c r="N3" s="87" t="s">
+      <c r="M3" s="92"/>
+      <c r="N3" s="90" t="s">
         <v>80</v>
       </c>
-      <c r="O3" s="87">
+      <c r="O3" s="90">
         <v>0.0</v>
       </c>
-      <c r="P3" s="87"/>
-      <c r="Q3" s="87" t="s">
+      <c r="P3" s="90"/>
+      <c r="Q3" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="R3" s="87" t="s">
+      <c r="R3" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="S3" s="90" t="s">
+      <c r="S3" s="93" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" customHeight="1" ht="12.0">
-      <c r="A4" s="91" t="s">
+      <c r="A4" s="94" t="s">
         <v>37</v>
       </c>
-      <c r="B4" s="92">
+      <c r="B4" s="95">
         <v>900000.0</v>
       </c>
-      <c r="C4" s="92">
+      <c r="C4" s="95">
         <f t="shared" ref="C4:C15" si="0">B4/3</f>
         <v>300000.0</v>
       </c>
       <c r="D4" s="16">
         <f t="shared" ref="D4:D9" si="1">$I$20*0.85*0.15</f>
         <v>4211.325</v>
       </c>
-      <c r="E4" s="93">
+      <c r="E4" s="96">
         <v>200000.0</v>
       </c>
-      <c r="F4" s="93">
+      <c r="F4" s="96">
         <v>200000.0</v>
       </c>
-      <c r="G4" s="94">
+      <c r="G4" s="97">
         <v>30.0</v>
       </c>
-      <c r="H4" s="95">
+      <c r="H4" s="98">
         <f t="shared" ref="H4:H9" si="2">G4*N$19</f>
         <v>297270.0</v>
       </c>
-      <c r="I4" s="95">
+      <c r="I4" s="98">
         <f t="shared" ref="I4:I15" si="3">MIN(B4+C4+E4+F4,H4)</f>
         <v>297270.0</v>
       </c>
-      <c r="J4" s="96">
+      <c r="J4" s="99">
         <f t="shared" ref="J4:J15" si="4">I4*0.14</f>
         <v>41617.8</v>
       </c>
-      <c r="K4" s="96">
+      <c r="K4" s="99">
         <f t="shared" ref="K4:K15" si="5">I4*0.01</f>
         <v>2972.7</v>
       </c>
-      <c r="L4" s="92">
+      <c r="L4" s="95">
         <f t="shared" ref="L4:L15" si="6">TRUNC(I4*0.03)</f>
         <v>8918.0</v>
       </c>
-      <c r="M4" s="92">
+      <c r="M4" s="95">
         <v>500.0</v>
       </c>
-      <c r="N4" s="95">
+      <c r="N4" s="98">
         <f t="shared" ref="N4:N15" si="7">B4+C4-J4-K4</f>
         <v>1155409.5</v>
       </c>
-      <c r="O4" s="95">
+      <c r="O4" s="98">
         <f t="shared" ref="O4:O15" si="8">O3+N4</f>
         <v>1155409.5</v>
       </c>
-      <c r="P4" s="95">
+      <c r="P4" s="98">
         <f t="shared" ref="P4:P15" si="9">MAX(0,MAX((O4-$F$22)*0.05,0)+MAX((O4-$F$21)*0.08,0)+MAX((O4-$F$20)*0.07,0)+MAX((O4-$F$19)*0.05,0)+O4*0.15-(MAX((O3-$F$22)*0.05,0)+MAX((O3-$F$21)*0.08,0)+MAX((O3-$F$20)*0.07,0)+MAX((O3-$F$19)*0.05,0)+O3*0.15)-D4)</f>
         <v>270249.24</v>
       </c>
-      <c r="Q4" s="97">
+      <c r="Q4" s="100">
         <f t="shared" ref="Q4:Q16" si="10">P4/N4</f>
         <v>0.233899098111968</v>
       </c>
-      <c r="R4" s="95">
+      <c r="R4" s="98">
         <f t="shared" ref="R4:R9" si="11">MAX(0,(B4+C4)*0.00759-$I$22)</f>
         <v>8857.3023</v>
       </c>
-      <c r="S4" s="98">
+      <c r="S4" s="101">
         <f t="shared" ref="S4:S15" si="12">B4+C4-J4-K4-L4-M4-P4-R4</f>
         <v>866884.9577</v>
       </c>
     </row>
     <row r="5" customHeight="1" ht="12.0">
-      <c r="A5" s="99" t="s">
+      <c r="A5" s="102" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="100">
+      <c r="B5" s="103">
         <v>900000.0</v>
       </c>
-      <c r="C5" s="100">
+      <c r="C5" s="103">
         <f t="shared" si="0"/>
         <v>300000.0</v>
       </c>
       <c r="D5" s="24">
         <f t="shared" si="1"/>
         <v>4211.325</v>
       </c>
-      <c r="E5" s="101">
+      <c r="E5" s="104">
         <f t="shared" ref="E5:E16" si="13">MAX(C4-MAX(I4-B4-E4-F4,0),0)</f>
         <v>300000.0</v>
       </c>
-      <c r="F5" s="101">
+      <c r="F5" s="104">
         <f t="shared" ref="F5:F16" si="14">MAX(E4-MAX(I4-B4-F4,0),0)</f>
         <v>200000.0</v>
       </c>
-      <c r="G5" s="102">
+      <c r="G5" s="105">
         <v>30.0</v>
       </c>
-      <c r="H5" s="101">
+      <c r="H5" s="104">
         <f t="shared" si="2"/>
         <v>297270.0</v>
       </c>
-      <c r="I5" s="101">
+      <c r="I5" s="104">
         <f t="shared" si="3"/>
         <v>297270.0</v>
       </c>
-      <c r="J5" s="103">
+      <c r="J5" s="106">
         <f t="shared" si="4"/>
         <v>41617.8</v>
       </c>
-      <c r="K5" s="103">
+      <c r="K5" s="106">
         <f t="shared" si="5"/>
         <v>2972.7</v>
       </c>
-      <c r="L5" s="100">
+      <c r="L5" s="103">
         <f t="shared" si="6"/>
         <v>8918.0</v>
       </c>
-      <c r="M5" s="100">
+      <c r="M5" s="103">
         <v>500.0</v>
       </c>
-      <c r="N5" s="101">
+      <c r="N5" s="104">
         <f t="shared" si="7"/>
         <v>1155409.5</v>
       </c>
-      <c r="O5" s="101">
+      <c r="O5" s="104">
         <f t="shared" si="8"/>
         <v>2310819.0</v>
       </c>
-      <c r="P5" s="101">
+      <c r="P5" s="104">
         <f t="shared" si="9"/>
         <v>372614.76</v>
       </c>
-      <c r="Q5" s="104">
+      <c r="Q5" s="107">
         <f t="shared" si="10"/>
         <v>0.322495842383155</v>
       </c>
-      <c r="R5" s="101">
+      <c r="R5" s="104">
         <f t="shared" si="11"/>
         <v>8857.3023</v>
       </c>
-      <c r="S5" s="105">
+      <c r="S5" s="108">
         <f t="shared" si="12"/>
         <v>764519.4377</v>
       </c>
     </row>
     <row r="6" customHeight="1" ht="12.0">
-      <c r="A6" s="106" t="s">
+      <c r="A6" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="107">
+      <c r="B6" s="110">
         <v>900000.0</v>
       </c>
-      <c r="C6" s="107">
+      <c r="C6" s="110">
         <f t="shared" si="0"/>
         <v>300000.0</v>
       </c>
       <c r="D6" s="17">
         <f t="shared" si="1"/>
         <v>4211.325</v>
       </c>
-      <c r="E6" s="108">
+      <c r="E6" s="111">
         <f t="shared" si="13"/>
         <v>300000.0</v>
       </c>
-      <c r="F6" s="108">
+      <c r="F6" s="111">
         <f t="shared" si="14"/>
         <v>300000.0</v>
       </c>
-      <c r="G6" s="109">
+      <c r="G6" s="112">
         <v>30.0</v>
       </c>
-      <c r="H6" s="101">
+      <c r="H6" s="104">
         <f t="shared" si="2"/>
         <v>297270.0</v>
       </c>
-      <c r="I6" s="101">
+      <c r="I6" s="104">
         <f t="shared" si="3"/>
         <v>297270.0</v>
       </c>
-      <c r="J6" s="110">
+      <c r="J6" s="113">
         <f t="shared" si="4"/>
         <v>41617.8</v>
       </c>
-      <c r="K6" s="110">
+      <c r="K6" s="113">
         <f t="shared" si="5"/>
         <v>2972.7</v>
       </c>
-      <c r="L6" s="107">
+      <c r="L6" s="110">
         <f t="shared" si="6"/>
         <v>8918.0</v>
       </c>
-      <c r="M6" s="107">
+      <c r="M6" s="110">
         <v>500.0</v>
       </c>
-      <c r="N6" s="108">
+      <c r="N6" s="111">
         <f t="shared" si="7"/>
         <v>1155409.5</v>
       </c>
-      <c r="O6" s="108">
+      <c r="O6" s="111">
         <f t="shared" si="8"/>
         <v>3466228.5</v>
       </c>
-      <c r="P6" s="108">
+      <c r="P6" s="111">
         <f t="shared" si="9"/>
         <v>400182.0</v>
       </c>
-      <c r="Q6" s="111">
+      <c r="Q6" s="114">
         <f t="shared" si="10"/>
         <v>0.346355123443247</v>
       </c>
-      <c r="R6" s="108">
+      <c r="R6" s="111">
         <f t="shared" si="11"/>
         <v>8857.3023</v>
       </c>
-      <c r="S6" s="112">
+      <c r="S6" s="115">
         <f t="shared" si="12"/>
         <v>736952.1977</v>
       </c>
     </row>
     <row r="7" customHeight="1" ht="12.0">
-      <c r="A7" s="113" t="s">
+      <c r="A7" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="107">
+      <c r="B7" s="110">
         <v>900000.0</v>
       </c>
-      <c r="C7" s="107">
+      <c r="C7" s="110">
         <f t="shared" si="0"/>
         <v>300000.0</v>
       </c>
       <c r="D7" s="24">
         <f t="shared" si="1"/>
         <v>4211.325</v>
       </c>
-      <c r="E7" s="108">
+      <c r="E7" s="111">
         <f t="shared" si="13"/>
         <v>300000.0</v>
       </c>
-      <c r="F7" s="108">
+      <c r="F7" s="111">
         <f t="shared" si="14"/>
         <v>300000.0</v>
       </c>
-      <c r="G7" s="109">
+      <c r="G7" s="112">
         <v>30.0</v>
       </c>
-      <c r="H7" s="101">
+      <c r="H7" s="104">
         <f t="shared" si="2"/>
         <v>297270.0</v>
       </c>
-      <c r="I7" s="101">
+      <c r="I7" s="104">
         <f t="shared" si="3"/>
         <v>297270.0</v>
       </c>
-      <c r="J7" s="110">
+      <c r="J7" s="113">
         <f t="shared" si="4"/>
         <v>41617.8</v>
       </c>
-      <c r="K7" s="110">
+      <c r="K7" s="113">
         <f t="shared" si="5"/>
         <v>2972.7</v>
       </c>
-      <c r="L7" s="107">
+      <c r="L7" s="110">
         <f t="shared" si="6"/>
         <v>8918.0</v>
       </c>
-      <c r="M7" s="107">
+      <c r="M7" s="110">
         <v>500.0</v>
       </c>
-      <c r="N7" s="108">
+      <c r="N7" s="111">
         <f t="shared" si="7"/>
         <v>1155409.5</v>
       </c>
-      <c r="O7" s="108">
+      <c r="O7" s="111">
         <f t="shared" si="8"/>
         <v>4621638.0</v>
       </c>
-      <c r="P7" s="108">
+      <c r="P7" s="111">
         <f t="shared" si="9"/>
         <v>400182.0</v>
       </c>
-      <c r="Q7" s="111">
+      <c r="Q7" s="114">
         <f t="shared" si="10"/>
         <v>0.346355123443247</v>
       </c>
-      <c r="R7" s="108">
+      <c r="R7" s="111">
         <f t="shared" si="11"/>
         <v>8857.3023</v>
       </c>
-      <c r="S7" s="112">
+      <c r="S7" s="115">
         <f t="shared" si="12"/>
         <v>736952.1977</v>
       </c>
     </row>
     <row r="8" customHeight="1" ht="12.0">
-      <c r="A8" s="106" t="s">
+      <c r="A8" s="109" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="107">
+      <c r="B8" s="110">
         <v>900000.0</v>
       </c>
-      <c r="C8" s="107">
+      <c r="C8" s="110">
         <f t="shared" si="0"/>
         <v>300000.0</v>
       </c>
       <c r="D8" s="24">
         <f t="shared" si="1"/>
         <v>4211.325</v>
       </c>
-      <c r="E8" s="108">
+      <c r="E8" s="111">
         <f t="shared" si="13"/>
         <v>300000.0</v>
       </c>
-      <c r="F8" s="108">
+      <c r="F8" s="111">
         <f t="shared" si="14"/>
         <v>300000.0</v>
       </c>
-      <c r="G8" s="109">
+      <c r="G8" s="112">
         <v>30.0</v>
       </c>
-      <c r="H8" s="101">
+      <c r="H8" s="104">
         <f t="shared" si="2"/>
         <v>297270.0</v>
       </c>
-      <c r="I8" s="101">
+      <c r="I8" s="104">
         <f t="shared" si="3"/>
         <v>297270.0</v>
       </c>
-      <c r="J8" s="110">
+      <c r="J8" s="113">
         <f t="shared" si="4"/>
         <v>41617.8</v>
       </c>
-      <c r="K8" s="110">
+      <c r="K8" s="113">
         <f t="shared" si="5"/>
         <v>2972.7</v>
       </c>
-      <c r="L8" s="107">
+      <c r="L8" s="110">
         <f t="shared" si="6"/>
         <v>8918.0</v>
       </c>
-      <c r="M8" s="107">
+      <c r="M8" s="110">
         <v>500.0</v>
       </c>
-      <c r="N8" s="108">
+      <c r="N8" s="111">
         <f t="shared" si="7"/>
         <v>1155409.5</v>
       </c>
-      <c r="O8" s="108">
+      <c r="O8" s="111">
         <f t="shared" si="8"/>
         <v>5777047.5</v>
       </c>
-      <c r="P8" s="108">
+      <c r="P8" s="111">
         <f t="shared" si="9"/>
         <v>424034.375</v>
       </c>
-      <c r="Q8" s="111">
+      <c r="Q8" s="114">
         <f t="shared" si="10"/>
         <v>0.36699921110221</v>
       </c>
-      <c r="R8" s="108">
+      <c r="R8" s="111">
         <f t="shared" si="11"/>
         <v>8857.3023</v>
       </c>
-      <c r="S8" s="112">
+      <c r="S8" s="115">
         <f t="shared" si="12"/>
         <v>713099.8227</v>
       </c>
     </row>
     <row r="9" customHeight="1" ht="12.0">
-      <c r="A9" s="114" t="s">
+      <c r="A9" s="117" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="115">
+      <c r="B9" s="118">
         <v>900000.0</v>
       </c>
-      <c r="C9" s="115">
+      <c r="C9" s="118">
         <f t="shared" si="0"/>
         <v>300000.0</v>
       </c>
       <c r="D9" s="31">
         <f t="shared" si="1"/>
         <v>4211.325</v>
       </c>
-      <c r="E9" s="116">
+      <c r="E9" s="119">
         <f t="shared" si="13"/>
         <v>300000.0</v>
       </c>
-      <c r="F9" s="116">
+      <c r="F9" s="119">
         <f t="shared" si="14"/>
         <v>300000.0</v>
       </c>
-      <c r="G9" s="117">
+      <c r="G9" s="120">
         <v>30.0</v>
       </c>
-      <c r="H9" s="118">
+      <c r="H9" s="121">
         <f t="shared" si="2"/>
         <v>297270.0</v>
       </c>
-      <c r="I9" s="118">
+      <c r="I9" s="121">
         <f t="shared" si="3"/>
         <v>297270.0</v>
       </c>
-      <c r="J9" s="119">
+      <c r="J9" s="122">
         <f t="shared" si="4"/>
         <v>41617.8</v>
       </c>
-      <c r="K9" s="119">
+      <c r="K9" s="122">
         <f t="shared" si="5"/>
         <v>2972.7</v>
       </c>
-      <c r="L9" s="115">
+      <c r="L9" s="118">
         <f t="shared" si="6"/>
         <v>8918.0</v>
       </c>
-      <c r="M9" s="115">
+      <c r="M9" s="118">
         <v>500.0</v>
       </c>
-      <c r="N9" s="116">
+      <c r="N9" s="119">
         <f t="shared" si="7"/>
         <v>1155409.5</v>
       </c>
-      <c r="O9" s="116">
+      <c r="O9" s="119">
         <f t="shared" si="8"/>
         <v>6932457.0</v>
       </c>
-      <c r="P9" s="116">
+      <c r="P9" s="119">
         <f t="shared" si="9"/>
         <v>457952.475</v>
       </c>
-      <c r="Q9" s="120">
+      <c r="Q9" s="123">
         <f t="shared" si="10"/>
         <v>0.396355123443247</v>
       </c>
-      <c r="R9" s="116">
+      <c r="R9" s="119">
         <f t="shared" si="11"/>
         <v>8857.3023</v>
       </c>
-      <c r="S9" s="121">
+      <c r="S9" s="124">
         <f t="shared" si="12"/>
         <v>679181.7227</v>
       </c>
     </row>
     <row r="10" customHeight="1" ht="12.0">
-      <c r="A10" s="122" t="s">
+      <c r="A10" s="125" t="s">
         <v>43</v>
       </c>
-      <c r="B10" s="123">
+      <c r="B10" s="126">
         <v>900000.0</v>
       </c>
-      <c r="C10" s="123">
+      <c r="C10" s="126">
         <f t="shared" si="0"/>
         <v>300000.0</v>
       </c>
       <c r="D10" s="37">
         <f>($F$19-($I$20*6+$J$20*0)*0.85)*0.15+(($I$20*6+$J$20*1)*0.85-$F$19)*0.2</f>
         <v>4537.75</v>
       </c>
-      <c r="E10" s="124">
+      <c r="E10" s="127">
         <f t="shared" si="13"/>
         <v>300000.0</v>
       </c>
-      <c r="F10" s="124">
+      <c r="F10" s="127">
         <f t="shared" si="14"/>
         <v>300000.0</v>
       </c>
-      <c r="G10" s="125">
+      <c r="G10" s="128">
         <v>30.0</v>
       </c>
-      <c r="H10" s="124">
+      <c r="H10" s="127">
         <f t="shared" ref="H10:H15" si="16">G10*N$20</f>
         <v>297270.0</v>
       </c>
-      <c r="I10" s="124">
+      <c r="I10" s="127">
         <f t="shared" si="3"/>
         <v>297270.0</v>
       </c>
-      <c r="J10" s="126">
+      <c r="J10" s="129">
         <f t="shared" si="4"/>
         <v>41617.8</v>
       </c>
-      <c r="K10" s="126">
+      <c r="K10" s="129">
         <f t="shared" si="5"/>
         <v>2972.7</v>
       </c>
-      <c r="L10" s="123">
+      <c r="L10" s="126">
         <f t="shared" si="6"/>
         <v>8918.0</v>
       </c>
-      <c r="M10" s="123">
+      <c r="M10" s="126">
         <v>500.0</v>
       </c>
-      <c r="N10" s="124">
+      <c r="N10" s="127">
         <f t="shared" si="7"/>
         <v>1155409.5</v>
       </c>
-      <c r="O10" s="124">
+      <c r="O10" s="127">
         <f t="shared" si="8"/>
         <v>8087866.5</v>
       </c>
-      <c r="P10" s="124">
+      <c r="P10" s="127">
         <f t="shared" si="9"/>
         <v>457626.05</v>
       </c>
-      <c r="Q10" s="127">
+      <c r="Q10" s="130">
         <f t="shared" si="10"/>
         <v>0.396072604561413</v>
       </c>
-      <c r="R10" s="124">
+      <c r="R10" s="127">
         <f t="shared" ref="R10:R15" si="17">MAX(0,(B10+C10)*0.00759-$J$22)</f>
         <v>8857.3023</v>
       </c>
-      <c r="S10" s="128">
+      <c r="S10" s="131">
         <f t="shared" si="12"/>
         <v>679508.1477</v>
       </c>
     </row>
     <row r="11" customHeight="1" ht="12.0">
-      <c r="A11" s="113" t="s">
+      <c r="A11" s="116" t="s">
         <v>44</v>
       </c>
-      <c r="B11" s="107">
+      <c r="B11" s="110">
         <v>900000.0</v>
       </c>
-      <c r="C11" s="107">
+      <c r="C11" s="110">
         <f t="shared" si="0"/>
         <v>300000.0</v>
       </c>
       <c r="D11" s="24">
         <f t="shared" ref="D11:D15" si="18">$J$20*0.85*0.2</f>
         <v>5615.1</v>
       </c>
-      <c r="E11" s="108">
+      <c r="E11" s="111">
         <f t="shared" si="13"/>
         <v>300000.0</v>
       </c>
-      <c r="F11" s="108">
+      <c r="F11" s="111">
         <f t="shared" si="14"/>
         <v>300000.0</v>
       </c>
-      <c r="G11" s="109">
+      <c r="G11" s="112">
         <v>30.0</v>
       </c>
-      <c r="H11" s="101">
+      <c r="H11" s="104">
         <f t="shared" si="16"/>
         <v>297270.0</v>
       </c>
-      <c r="I11" s="101">
+      <c r="I11" s="104">
         <f t="shared" si="3"/>
         <v>297270.0</v>
       </c>
-      <c r="J11" s="110">
+      <c r="J11" s="113">
         <f t="shared" si="4"/>
         <v>41617.8</v>
       </c>
-      <c r="K11" s="110">
+      <c r="K11" s="113">
         <f t="shared" si="5"/>
         <v>2972.7</v>
       </c>
-      <c r="L11" s="107">
+      <c r="L11" s="110">
         <f t="shared" si="6"/>
         <v>8918.0</v>
       </c>
-      <c r="M11" s="107">
+      <c r="M11" s="110">
         <v>500.0</v>
       </c>
-      <c r="N11" s="108">
+      <c r="N11" s="111">
         <f t="shared" si="7"/>
         <v>1155409.5</v>
       </c>
-      <c r="O11" s="108">
+      <c r="O11" s="111">
         <f t="shared" si="8"/>
         <v>9243276.0</v>
       </c>
-      <c r="P11" s="108">
+      <c r="P11" s="111">
         <f t="shared" si="9"/>
         <v>456548.7</v>
       </c>
-      <c r="Q11" s="111">
+      <c r="Q11" s="114">
         <f t="shared" si="10"/>
         <v>0.395140164590996</v>
       </c>
-      <c r="R11" s="108">
+      <c r="R11" s="111">
         <f t="shared" si="17"/>
         <v>8857.3023</v>
       </c>
-      <c r="S11" s="112">
+      <c r="S11" s="115">
         <f t="shared" si="12"/>
         <v>680585.4977</v>
       </c>
     </row>
     <row r="12" customHeight="1" ht="12.0">
-      <c r="A12" s="113" t="s">
+      <c r="A12" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="B12" s="107">
+      <c r="B12" s="110">
         <v>900000.0</v>
       </c>
-      <c r="C12" s="107">
+      <c r="C12" s="110">
         <f t="shared" si="0"/>
         <v>300000.0</v>
       </c>
       <c r="D12" s="24">
         <f t="shared" si="18"/>
         <v>5615.1</v>
       </c>
-      <c r="E12" s="108">
+      <c r="E12" s="111">
         <f t="shared" si="13"/>
         <v>300000.0</v>
       </c>
-      <c r="F12" s="108">
+      <c r="F12" s="111">
         <f t="shared" si="14"/>
         <v>300000.0</v>
       </c>
-      <c r="G12" s="109">
+      <c r="G12" s="112">
         <v>30.0</v>
       </c>
-      <c r="H12" s="101">
+      <c r="H12" s="104">
         <f t="shared" si="16"/>
         <v>297270.0</v>
       </c>
-      <c r="I12" s="101">
+      <c r="I12" s="104">
         <f t="shared" si="3"/>
         <v>297270.0</v>
       </c>
-      <c r="J12" s="110">
+      <c r="J12" s="113">
         <f t="shared" si="4"/>
         <v>41617.8</v>
       </c>
-      <c r="K12" s="110">
+      <c r="K12" s="113">
         <f t="shared" si="5"/>
         <v>2972.7</v>
       </c>
-      <c r="L12" s="107">
+      <c r="L12" s="110">
         <f t="shared" si="6"/>
         <v>8918.0</v>
       </c>
-      <c r="M12" s="107">
+      <c r="M12" s="110">
         <v>500.0</v>
       </c>
-      <c r="N12" s="108">
+      <c r="N12" s="111">
         <f t="shared" si="7"/>
         <v>1155409.5</v>
       </c>
-      <c r="O12" s="108">
+      <c r="O12" s="111">
         <f t="shared" si="8"/>
         <v>1.03986855E7</v>
       </c>
-      <c r="P12" s="108">
+      <c r="P12" s="111">
         <f t="shared" si="9"/>
         <v>456548.7</v>
       </c>
-      <c r="Q12" s="111">
+      <c r="Q12" s="114">
         <f t="shared" si="10"/>
         <v>0.395140164590996</v>
       </c>
-      <c r="R12" s="108">
+      <c r="R12" s="111">
         <f t="shared" si="17"/>
         <v>8857.3023</v>
       </c>
-      <c r="S12" s="112">
+      <c r="S12" s="115">
         <f t="shared" si="12"/>
         <v>680585.4977</v>
       </c>
     </row>
     <row r="13" customHeight="1" ht="12.0">
-      <c r="A13" s="113" t="s">
+      <c r="A13" s="116" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="107">
+      <c r="B13" s="110">
         <v>900000.0</v>
       </c>
-      <c r="C13" s="107">
+      <c r="C13" s="110">
         <f t="shared" si="0"/>
         <v>300000.0</v>
       </c>
       <c r="D13" s="24">
         <f t="shared" si="18"/>
         <v>5615.1</v>
       </c>
-      <c r="E13" s="108">
+      <c r="E13" s="111">
         <f t="shared" si="13"/>
         <v>300000.0</v>
       </c>
-      <c r="F13" s="108">
+      <c r="F13" s="111">
         <f t="shared" si="14"/>
         <v>300000.0</v>
       </c>
-      <c r="G13" s="109">
+      <c r="G13" s="112">
         <v>30.0</v>
       </c>
-      <c r="H13" s="101">
+      <c r="H13" s="104">
         <f t="shared" si="16"/>
         <v>297270.0</v>
       </c>
-      <c r="I13" s="101">
+      <c r="I13" s="104">
         <f t="shared" si="3"/>
         <v>297270.0</v>
       </c>
-      <c r="J13" s="110">
+      <c r="J13" s="113">
         <f t="shared" si="4"/>
         <v>41617.8</v>
       </c>
-      <c r="K13" s="110">
+      <c r="K13" s="113">
         <f t="shared" si="5"/>
         <v>2972.7</v>
       </c>
-      <c r="L13" s="107">
+      <c r="L13" s="110">
         <f t="shared" si="6"/>
         <v>8918.0</v>
       </c>
-      <c r="M13" s="107">
+      <c r="M13" s="110">
         <v>500.0</v>
       </c>
-      <c r="N13" s="108">
+      <c r="N13" s="111">
         <f t="shared" si="7"/>
         <v>1155409.5</v>
       </c>
-      <c r="O13" s="108">
+      <c r="O13" s="111">
         <f t="shared" si="8"/>
         <v>1.1554095E7</v>
       </c>
-      <c r="P13" s="108">
+      <c r="P13" s="111">
         <f t="shared" si="9"/>
         <v>456548.7</v>
       </c>
-      <c r="Q13" s="111">
+      <c r="Q13" s="114">
         <f t="shared" si="10"/>
         <v>0.395140164590996</v>
       </c>
-      <c r="R13" s="108">
+      <c r="R13" s="111">
         <f t="shared" si="17"/>
         <v>8857.3023</v>
       </c>
-      <c r="S13" s="112">
+      <c r="S13" s="115">
         <f t="shared" si="12"/>
         <v>680585.4977</v>
       </c>
     </row>
     <row r="14" customHeight="1" ht="12.0">
-      <c r="A14" s="113" t="s">
+      <c r="A14" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="B14" s="107">
+      <c r="B14" s="110">
         <v>900000.0</v>
       </c>
-      <c r="C14" s="107">
+      <c r="C14" s="110">
         <f t="shared" si="0"/>
         <v>300000.0</v>
       </c>
       <c r="D14" s="24">
         <f t="shared" si="18"/>
         <v>5615.1</v>
       </c>
-      <c r="E14" s="108">
+      <c r="E14" s="111">
         <f t="shared" si="13"/>
         <v>300000.0</v>
       </c>
-      <c r="F14" s="108">
+      <c r="F14" s="111">
         <f t="shared" si="14"/>
         <v>300000.0</v>
       </c>
-      <c r="G14" s="109">
+      <c r="G14" s="112">
         <v>30.0</v>
       </c>
-      <c r="H14" s="101">
+      <c r="H14" s="104">
         <f t="shared" si="16"/>
         <v>297270.0</v>
       </c>
-      <c r="I14" s="101">
+      <c r="I14" s="104">
         <f t="shared" si="3"/>
         <v>297270.0</v>
       </c>
-      <c r="J14" s="110">
+      <c r="J14" s="113">
         <f t="shared" si="4"/>
         <v>41617.8</v>
       </c>
-      <c r="K14" s="110">
+      <c r="K14" s="113">
         <f t="shared" si="5"/>
         <v>2972.7</v>
       </c>
-      <c r="L14" s="107">
+      <c r="L14" s="110">
         <f t="shared" si="6"/>
         <v>8918.0</v>
       </c>
-      <c r="M14" s="107">
+      <c r="M14" s="110">
         <v>500.0</v>
       </c>
-      <c r="N14" s="108">
+      <c r="N14" s="111">
         <f t="shared" si="7"/>
         <v>1155409.5</v>
       </c>
-      <c r="O14" s="108">
+      <c r="O14" s="111">
         <f t="shared" si="8"/>
         <v>1.27095045E7</v>
       </c>
-      <c r="P14" s="108">
+      <c r="P14" s="111">
         <f t="shared" si="9"/>
         <v>456548.7</v>
       </c>
-      <c r="Q14" s="111">
+      <c r="Q14" s="114">
         <f t="shared" si="10"/>
         <v>0.395140164590996</v>
       </c>
-      <c r="R14" s="108">
+      <c r="R14" s="111">
         <f t="shared" si="17"/>
         <v>8857.3023</v>
       </c>
-      <c r="S14" s="112">
+      <c r="S14" s="115">
         <f t="shared" si="12"/>
         <v>680585.4977</v>
       </c>
     </row>
     <row r="15" customHeight="1" ht="12.0">
-      <c r="A15" s="114" t="s">
+      <c r="A15" s="117" t="s">
         <v>48</v>
       </c>
-      <c r="B15" s="115">
+      <c r="B15" s="118">
         <v>900000.0</v>
       </c>
-      <c r="C15" s="115">
+      <c r="C15" s="118">
         <f t="shared" si="0"/>
         <v>300000.0</v>
       </c>
-      <c r="D15" s="129">
+      <c r="D15" s="132">
         <f t="shared" si="18"/>
         <v>5615.1</v>
       </c>
-      <c r="E15" s="116">
+      <c r="E15" s="119">
         <f t="shared" si="13"/>
         <v>300000.0</v>
       </c>
-      <c r="F15" s="116">
+      <c r="F15" s="119">
         <f t="shared" si="14"/>
         <v>300000.0</v>
       </c>
-      <c r="G15" s="117">
+      <c r="G15" s="120">
         <v>30.0</v>
       </c>
-      <c r="H15" s="116">
+      <c r="H15" s="119">
         <f t="shared" si="16"/>
         <v>297270.0</v>
       </c>
-      <c r="I15" s="118">
+      <c r="I15" s="121">
         <f t="shared" si="3"/>
         <v>297270.0</v>
       </c>
-      <c r="J15" s="119">
+      <c r="J15" s="122">
         <f t="shared" si="4"/>
         <v>41617.8</v>
       </c>
-      <c r="K15" s="119">
+      <c r="K15" s="122">
         <f t="shared" si="5"/>
         <v>2972.7</v>
       </c>
-      <c r="L15" s="115">
+      <c r="L15" s="118">
         <f t="shared" si="6"/>
         <v>8918.0</v>
       </c>
-      <c r="M15" s="115">
+      <c r="M15" s="118">
         <v>500.0</v>
       </c>
-      <c r="N15" s="116">
+      <c r="N15" s="119">
         <f t="shared" si="7"/>
         <v>1155409.5</v>
       </c>
-      <c r="O15" s="116">
+      <c r="O15" s="119">
         <f t="shared" si="8"/>
         <v>1.3864914E7</v>
       </c>
-      <c r="P15" s="116">
+      <c r="P15" s="119">
         <f t="shared" si="9"/>
         <v>456548.7</v>
       </c>
-      <c r="Q15" s="120">
+      <c r="Q15" s="123">
         <f t="shared" si="10"/>
         <v>0.395140164590996</v>
       </c>
-      <c r="R15" s="116">
+      <c r="R15" s="119">
         <f t="shared" si="17"/>
         <v>8857.3023</v>
       </c>
-      <c r="S15" s="121">
+      <c r="S15" s="124">
         <f t="shared" si="12"/>
         <v>680585.4977</v>
       </c>
     </row>
     <row r="16" customHeight="1" ht="12.0">
-      <c r="A16" s="130" t="s">
+      <c r="A16" s="133" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="131">
+      <c r="B16" s="134">
         <f>SUM(B4:B15)</f>
         <v>1.08E7</v>
       </c>
-      <c r="C16" s="131">
+      <c r="C16" s="134">
         <f>SUM(C4:C15)</f>
         <v>3600000.0</v>
       </c>
-      <c r="D16" s="131">
+      <c r="D16" s="134">
         <f>SUM(D4:D15)</f>
         <v>57881.2</v>
       </c>
-      <c r="E16" s="131">
+      <c r="E16" s="134">
         <f t="shared" si="13"/>
         <v>300000.0</v>
       </c>
-      <c r="F16" s="131">
+      <c r="F16" s="134">
         <f t="shared" si="14"/>
         <v>300000.0</v>
       </c>
-      <c r="G16" s="132">
+      <c r="G16" s="135">
         <f>SUM(G4:G15)</f>
         <v>360.0</v>
       </c>
-      <c r="H16" s="131"/>
-      <c r="I16" s="131">
+      <c r="H16" s="134"/>
+      <c r="I16" s="134">
         <f>SUM(I4:I15)</f>
         <v>3567240.0</v>
       </c>
-      <c r="J16" s="131">
+      <c r="J16" s="134">
         <f>SUM(J4:J15)</f>
         <v>499413.6</v>
       </c>
-      <c r="K16" s="131">
+      <c r="K16" s="134">
         <f>SUM(K4:K15)</f>
         <v>35672.4</v>
       </c>
-      <c r="L16" s="131">
+      <c r="L16" s="134">
         <f>SUM(L4:L15)</f>
         <v>107016.0</v>
       </c>
-      <c r="M16" s="131">
+      <c r="M16" s="134">
         <f>SUM(M4:M15)</f>
         <v>6000.0</v>
       </c>
-      <c r="N16" s="131">
+      <c r="N16" s="134">
         <f>SUM(N4:N15)</f>
         <v>1.3864914E7</v>
       </c>
-      <c r="O16" s="131"/>
-      <c r="P16" s="131">
+      <c r="O16" s="134"/>
+      <c r="P16" s="134">
         <f>SUM(P4:P15)</f>
         <v>5065584.4</v>
       </c>
-      <c r="Q16" s="133">
+      <c r="Q16" s="136">
         <f t="shared" si="10"/>
         <v>0.365352745786956</v>
       </c>
-      <c r="R16" s="131">
+      <c r="R16" s="134">
         <f>SUM(R4:R15)</f>
         <v>106287.6276</v>
       </c>
-      <c r="S16" s="134">
+      <c r="S16" s="137">
         <f>SUM(S4:S15)</f>
         <v>8580025.9724</v>
       </c>
     </row>
     <row r="17" customHeight="1" ht="12.0">
-      <c r="A17" s="135"/>
-[...16 lines deleted...]
-      <c r="R17" s="53" t="s">
+      <c r="A17" s="138"/>
+      <c r="B17" s="139"/>
+      <c r="C17" s="139"/>
+      <c r="D17" s="138"/>
+      <c r="E17" s="138"/>
+      <c r="F17" s="138"/>
+      <c r="G17" s="138"/>
+      <c r="H17" s="138"/>
+      <c r="I17" s="138"/>
+      <c r="J17" s="138"/>
+      <c r="K17" s="138"/>
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="54" t="s">
         <v>50</v>
       </c>
-      <c r="S17" s="137">
+      <c r="S17" s="140">
         <f>S16/12</f>
         <v>715002.164366667</v>
       </c>
     </row>
     <row r="18" customHeight="1" ht="24.0">
-      <c r="A18" s="55"/>
-      <c r="B18" s="138" t="s">
+      <c r="A18" s="56"/>
+      <c r="B18" s="141" t="s">
         <v>51</v>
       </c>
-      <c r="C18" s="139" t="s">
+      <c r="C18" s="142" t="s">
         <v>52</v>
       </c>
-      <c r="D18" s="1"/>
-      <c r="E18" s="56" t="s">
+      <c r="D18" s="57"/>
+      <c r="E18" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="F18" s="55"/>
-[...1 lines deleted...]
-      <c r="H18" s="57" t="s">
+      <c r="F18" s="56"/>
+      <c r="G18" s="57"/>
+      <c r="H18" s="59" t="s">
         <v>54</v>
       </c>
       <c r="I18" s="1"/>
-      <c r="L18" s="1"/>
-      <c r="M18" s="56" t="s">
+      <c r="L18" s="57"/>
+      <c r="M18" s="58" t="s">
         <v>81</v>
       </c>
-      <c r="N18" s="55"/>
-[...2 lines deleted...]
-      <c r="S18" s="1"/>
+      <c r="N18" s="56"/>
+      <c r="Q18" s="57"/>
+      <c r="R18" s="57"/>
+      <c r="S18" s="57"/>
     </row>
     <row r="19" customHeight="1" ht="12.0">
-      <c r="A19" s="58" t="s">
+      <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="101">
+      <c r="B19" s="104">
         <f>B16+C16</f>
         <v>1.44E7</v>
       </c>
-      <c r="C19" s="105">
+      <c r="C19" s="108">
         <f t="shared" ref="C19:C20" si="34">B19/12</f>
         <v>1200000.0</v>
       </c>
-      <c r="D19" s="135"/>
-      <c r="E19" s="140" t="s">
+      <c r="D19" s="138"/>
+      <c r="E19" s="143" t="s">
         <v>57</v>
       </c>
-      <c r="F19" s="105">
+      <c r="F19" s="108">
         <v>190000.0</v>
       </c>
-      <c r="G19" s="135"/>
-      <c r="I19" s="60" t="s">
+      <c r="G19" s="138"/>
+      <c r="I19" s="62" t="s">
         <v>58</v>
       </c>
-      <c r="J19" s="61" t="s">
+      <c r="J19" s="63" t="s">
         <v>59</v>
       </c>
-      <c r="L19" s="135"/>
-      <c r="M19" s="140" t="s">
+      <c r="L19" s="138"/>
+      <c r="M19" s="143" t="s">
         <v>58</v>
       </c>
-      <c r="N19" s="105">
+      <c r="N19" s="108">
         <v>9909.0</v>
       </c>
-      <c r="Q19" s="135"/>
-[...1 lines deleted...]
-      <c r="S19" s="135"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
+      <c r="S19" s="138"/>
     </row>
     <row r="20" customHeight="1" ht="12.0">
-      <c r="A20" s="141" t="s">
+      <c r="A20" s="144" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="108">
+      <c r="B20" s="111">
         <f>S16</f>
         <v>8580025.9724</v>
       </c>
-      <c r="C20" s="112">
+      <c r="C20" s="115">
         <f t="shared" si="34"/>
         <v>715002.164366667</v>
       </c>
-      <c r="D20" s="135"/>
-      <c r="E20" s="142" t="s">
+      <c r="D20" s="138"/>
+      <c r="E20" s="145" t="s">
         <v>61</v>
       </c>
-      <c r="F20" s="121">
+      <c r="F20" s="124">
         <v>400000.0</v>
       </c>
-      <c r="G20" s="135"/>
-      <c r="H20" s="62" t="s">
+      <c r="G20" s="138"/>
+      <c r="H20" s="64" t="s">
         <v>56</v>
       </c>
       <c r="I20" s="37">
         <v>33030.0</v>
       </c>
-      <c r="J20" s="143">
+      <c r="J20" s="146">
         <v>33030.0</v>
       </c>
-      <c r="L20" s="135"/>
-      <c r="M20" s="72" t="s">
+      <c r="L20" s="138"/>
+      <c r="M20" s="74" t="s">
         <v>59</v>
       </c>
-      <c r="N20" s="144">
+      <c r="N20" s="147">
         <v>9909.0</v>
       </c>
-      <c r="Q20" s="135"/>
-[...1 lines deleted...]
-      <c r="S20" s="135"/>
+      <c r="Q20" s="138"/>
+      <c r="R20" s="138"/>
+      <c r="S20" s="138"/>
     </row>
     <row r="21" customHeight="1" ht="12.0">
-      <c r="A21" s="67" t="s">
+      <c r="A21" s="69" t="s">
         <v>62</v>
       </c>
-      <c r="B21" s="145">
+      <c r="B21" s="148">
         <f>B20/B19</f>
         <v>0.595835136972222</v>
       </c>
-      <c r="C21" s="146">
+      <c r="C21" s="149">
         <f>C20/C19</f>
         <v>0.595835136972222</v>
       </c>
-      <c r="D21" s="135"/>
-      <c r="E21" s="147" t="s">
+      <c r="D21" s="138"/>
+      <c r="E21" s="150" t="s">
         <v>63</v>
       </c>
-      <c r="F21" s="148">
+      <c r="F21" s="151">
         <v>1500000.0</v>
       </c>
-      <c r="G21" s="135"/>
-      <c r="H21" s="69" t="s">
+      <c r="G21" s="138"/>
+      <c r="H21" s="71" t="s">
         <v>60</v>
       </c>
       <c r="I21" s="24">
         <v>28075.5</v>
       </c>
-      <c r="J21" s="149">
+      <c r="J21" s="152">
         <v>28075.5</v>
       </c>
-      <c r="K21" s="150"/>
-[...7 lines deleted...]
-      <c r="S21" s="135"/>
+      <c r="L21" s="138"/>
+      <c r="M21" s="138"/>
+      <c r="N21" s="138"/>
+      <c r="O21" s="138"/>
+      <c r="P21" s="138"/>
+      <c r="Q21" s="138"/>
+      <c r="R21" s="138"/>
+      <c r="S21" s="138"/>
     </row>
     <row r="22" customHeight="1" ht="12.0">
-      <c r="A22" s="135"/>
-[...3 lines deleted...]
-      <c r="E22" s="151" t="s">
+      <c r="A22" s="138"/>
+      <c r="B22" s="138"/>
+      <c r="C22" s="138"/>
+      <c r="D22" s="138"/>
+      <c r="E22" s="153" t="s">
         <v>64</v>
       </c>
-      <c r="F22" s="152">
+      <c r="F22" s="154">
         <v>5300000.0</v>
       </c>
-      <c r="G22" s="135"/>
-      <c r="H22" s="66" t="s">
+      <c r="G22" s="138"/>
+      <c r="H22" s="68" t="s">
         <v>65</v>
       </c>
       <c r="I22" s="44">
         <f>I20*0.759/100</f>
         <v>250.6977</v>
       </c>
-      <c r="J22" s="153">
+      <c r="J22" s="155">
         <f>J20*0.759/100</f>
         <v>250.6977</v>
       </c>
-      <c r="K22" s="135"/>
-[...7 lines deleted...]
-      <c r="S22" s="135"/>
+      <c r="K22" s="138"/>
+      <c r="L22" s="138"/>
+      <c r="M22" s="138"/>
+      <c r="N22" s="138"/>
+      <c r="O22" s="138"/>
+      <c r="P22" s="156"/>
+      <c r="Q22" s="138"/>
+      <c r="R22" s="138"/>
+      <c r="S22" s="138"/>
     </row>
     <row r="23" customHeight="1" ht="12.0">
-      <c r="A23" s="135"/>
-[...3 lines deleted...]
-      <c r="E23" s="72" t="s">
+      <c r="A23" s="138"/>
+      <c r="B23" s="138"/>
+      <c r="C23" s="138"/>
+      <c r="D23" s="138"/>
+      <c r="E23" s="74" t="s">
         <v>66</v>
       </c>
-      <c r="F23" s="73" t="s">
+      <c r="F23" s="75" t="s">
         <v>67</v>
       </c>
-      <c r="G23" s="135"/>
-[...11 lines deleted...]
-      <c r="S23" s="135"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="138"/>
+      <c r="I23" s="138"/>
+      <c r="J23" s="138"/>
+      <c r="K23" s="138"/>
+      <c r="L23" s="138"/>
+      <c r="M23" s="138"/>
+      <c r="N23" s="138"/>
+      <c r="O23" s="138"/>
+      <c r="P23" s="156"/>
+      <c r="Q23" s="138"/>
+      <c r="R23" s="138"/>
+      <c r="S23" s="138"/>
     </row>
     <row r="24" customHeight="1" ht="12.0">
-      <c r="A24" s="135"/>
-[...17 lines deleted...]
-      <c r="S24" s="135"/>
+      <c r="A24" s="138"/>
+      <c r="B24" s="138"/>
+      <c r="C24" s="138"/>
+      <c r="D24" s="138"/>
+      <c r="E24" s="138"/>
+      <c r="F24" s="138"/>
+      <c r="G24" s="138"/>
+      <c r="H24" s="138"/>
+      <c r="I24" s="138"/>
+      <c r="J24" s="138"/>
+      <c r="K24" s="138"/>
+      <c r="L24" s="138"/>
+      <c r="M24" s="138"/>
+      <c r="N24" s="138"/>
+      <c r="O24" s="138"/>
+      <c r="P24" s="156"/>
+      <c r="Q24" s="138"/>
+      <c r="R24" s="138"/>
+      <c r="S24" s="138"/>
     </row>
     <row r="25" customHeight="1" ht="12.0">
-      <c r="A25" s="135"/>
-      <c r="B25" s="75" t="s">
+      <c r="A25" s="156"/>
+      <c r="B25" s="77" t="s">
         <v>82</v>
       </c>
-      <c r="C25" s="74"/>
-[...11 lines deleted...]
-      <c r="O25" s="154" t="s">
+      <c r="C25" s="76"/>
+      <c r="D25" s="76"/>
+      <c r="E25" s="76"/>
+      <c r="F25" s="76"/>
+      <c r="G25" s="76"/>
+      <c r="H25" s="76"/>
+      <c r="I25" s="76"/>
+      <c r="J25" s="76"/>
+      <c r="K25" s="76"/>
+      <c r="L25" s="76"/>
+      <c r="M25" s="76"/>
+      <c r="N25" s="76"/>
+      <c r="O25" s="157" t="s">
         <v>69</v>
       </c>
-      <c r="P25" s="74"/>
-[...2 lines deleted...]
-      <c r="S25" s="74"/>
+      <c r="P25" s="76"/>
+      <c r="Q25" s="76"/>
+      <c r="R25" s="76"/>
+      <c r="S25" s="76"/>
     </row>
     <row r="26" customHeight="1" ht="12.0">
       <c r="A26" s="1"/>
-      <c r="B26" s="150"/>
-[...15 lines deleted...]
-      <c r="R26" s="150"/>
       <c r="S26" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="O25" r:id="rId1"/>
   </hyperlinks>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>