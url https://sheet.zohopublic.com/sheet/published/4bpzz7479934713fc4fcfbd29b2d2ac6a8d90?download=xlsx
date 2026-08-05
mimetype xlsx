--- v0 (2026-01-01)
+++ v1 (2026-08-05)
@@ -6,51 +6,50 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/vmlDrawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Target="docProps/app.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Target="docProps/core.xml" Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="ZohoSheetWriter"/>
   <bookViews>
     <workbookView windowHeight="8192" windowWidth="16384"/>
   </bookViews>
   <sheets>
     <sheet name="Bordro Hesaplama" r:id="rId1" sheetId="1"/>
     <sheet name="Detaylı SGK" r:id="rId2" sheetId="2"/>
   </sheets>
-  <extLst/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList>
     <comment ref="E4" authorId="0">
       <text>
         <t xml:space="preserve">2025 Aralık ayından devirler: Önceki yılın Detaylı Bordro hesabındaki TOPLAM satırının DM1 ve DM2 hücrelerinde hesaplanan iki değeri, mevcut yılın Ocak ayı satırındaki DM1 ve DM2 hücrelerine (yeşil renk) girmeyi unutmayın!
 </t>
       </text>
     </comment>
     <comment ref="E16" authorId="0">
       <text>
         <t xml:space="preserve">2027 yılı ocak ayına devredilecekler: Mevcut yıla ait TOPLAM satırının DM1 ve DM2 hücrelerinde hesaplanan değerlerin, gelecek yılın Ocak satırındaki DM1 ve DM2 hücrelerine devredilmesi gerekmektedir.
 </t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
@@ -293,51 +292,51 @@
   </si>
   <si>
     <t>SGK GÜN SAY.</t>
   </si>
   <si>
     <t>SGK AYLIK KAZANÇ ÜST SINIRI</t>
   </si>
   <si>
     <t>NET ÜCRET</t>
   </si>
   <si>
     <t>BM+EK -SK-İS</t>
   </si>
   <si>
     <t>SGK Günlük Kazanç Üst Sınırı:</t>
   </si>
   <si>
     <t>Yıllık Ücret Bordrosu Hesaplama Tablosu, Uyarlama 2.13.260101 © 2008-2026, Fedon Kadifeli.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
-    <numFmt formatCode="%#0.00" numFmtId="164"/>
+    <numFmt formatCode="%[$-en-TR]#0.00" numFmtId="164"/>
     <numFmt formatCode="mmm. yyyy" numFmtId="165"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Verdana"/>
     </font>
@@ -3491,51 +3490,50 @@
       <c r="AI25" s="21"/>
       <c r="AJ25" s="21"/>
       <c r="AK25" s="21"/>
       <c r="AL25" s="21"/>
       <c r="AM25" s="21"/>
       <c r="AN25" s="21"/>
       <c r="AO25" s="21"/>
       <c r="IK25" s="77"/>
       <c r="IL25" s="77"/>
       <c r="IM25" s="77"/>
       <c r="IN25" s="77"/>
       <c r="IO25" s="77"/>
       <c r="IP25" s="77"/>
       <c r="IQ25" s="77"/>
       <c r="IR25" s="77"/>
       <c r="IS25" s="77"/>
       <c r="IT25" s="77"/>
       <c r="IU25" s="77"/>
       <c r="IV25" s="77"/>
     </row>
     <row r="65535" customHeight="1" ht="12.0"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="L25" r:id="rId1"/>
   </hyperlinks>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <sheetPr>
     <tabColor rgb="FFF9E79F"/>
   </sheetPr>
   <dimension ref="A1:S25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="12.98"/>
     <col min="2" max="3" width="11.65"/>
     <col min="4" max="4" width="9.0"/>
     <col min="5" max="6" width="11.65"/>
     <col min="7" max="7" width="6.35"/>
     <col min="8" max="10" width="11.65"/>
     <col min="11" max="13" width="9.0"/>
     <col min="14" max="16" width="11.65"/>
     <col min="17" max="18" width="9.0"/>
     <col min="19" max="256" width="11.65"/>
     <col min="257" max="257" width="11.65"/>
@@ -4930,40 +4928,39 @@
       <c r="A26" s="1"/>
       <c r="B26" s="150"/>
       <c r="C26" s="150"/>
       <c r="D26" s="150"/>
       <c r="E26" s="150"/>
       <c r="F26" s="150"/>
       <c r="G26" s="150"/>
       <c r="H26" s="150"/>
       <c r="I26" s="150"/>
       <c r="J26" s="150"/>
       <c r="K26" s="150"/>
       <c r="L26" s="150"/>
       <c r="M26" s="150"/>
       <c r="N26" s="150"/>
       <c r="O26" s="150"/>
       <c r="P26" s="150"/>
       <c r="Q26" s="150"/>
       <c r="R26" s="150"/>
       <c r="S26" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="O25" r:id="rId1"/>
   </hyperlinks>
   <legacyDrawing r:id="rId3"/>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>