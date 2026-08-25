--- v0 (2026-03-13)
+++ v1 (2026-08-25)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Target="docProps/app.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Target="docProps/core.xml" Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="ZohoSheetWriter"/>
   <bookViews>
     <workbookView windowHeight="8192" windowWidth="16384"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" r:id="rId1" sheetId="1"/>
   </sheets>
-  <extLst/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Grinder</t>
   </si>
   <si>
     <t>Rolling machine</t>
   </si>
   <si>
     <t>Rolling tray</t>
   </si>
   <si>
     <t>Jar</t>
   </si>
   <si>
     <t>Cigarette ashtray</t>
   </si>
   <si>
     <t>Pollen press</t>
@@ -154,128 +154,435 @@
     <t>Doob tubes</t>
   </si>
   <si>
     <t>Alien x Og Labs</t>
   </si>
   <si>
     <t>Mr.Joint</t>
   </si>
   <si>
     <t>Timbers</t>
   </si>
   <si>
     <t>Hayao miyazaki anime</t>
   </si>
   <si>
     <t>Attack on Titan</t>
   </si>
   <si>
     <t>Merry Juana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...3 lines deleted...]
-      <sz val="10"/>
+      <color theme="1"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <color theme="1"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <u/>
       <sz val="11.0"/>
       <color rgb="FF0563C1"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0">
+      <alignment vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Target="theme/theme1.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="3C4F63"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="F4F6F6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="3498DB"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="2ECC71"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="F1C40F"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="E67622"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="EE4675"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="9B59B6"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="035179"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="3A62C8"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Tahoma"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Tahoma"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/1-Grinder-catalogue.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/2-rolling-machine-catalogue.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/3-rolling-tray-catalogue.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/4-jar-catalogue.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/5-cigarette-ashtray-catalogue.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/6-pollen-press-catalogue.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/7-cigarette-case-catalogue.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/8-Pipe-catalogue.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/9-smoking-set-catalogue.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/10-Snuff-catalogue.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/11-hookah-catalogue.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/1-BACKWOODS.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/2-BAKEDBUNNY.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/3-BOBiCONES-catalogue.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/4-Cookies-catalogue.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/5-cournot-catalogue.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/6-STONED-FLAMINGO-Catalogue.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/7-FUMANCHU-catalogue.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/8-Gordon-catalogue.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/9-Gorilla-rolling-stars-catalogue.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/10-Hall-of-weed-catalogue.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/11-honeypuff-catalogue.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/35-BLACKCOBRA.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/12-Hornet-catalogue.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/13-Ladyhornet-catalogue.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/14-LEAF-MAN-catalogue.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/15-LIGHTER-LEASH.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/16-Mage-cup-pipe.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/17-masterdan-catalogue.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/18-MYFCKING-Catalogue.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/19-STASH-PRO.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/20-STONERDAYS.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/21-Toppuff-catalogue.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/22-Weed-game-catalogue.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/36-FUMANCHU-catalogue.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/23-WEEDWAR-Catalogue..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/24-Smoking-Set-catalogue.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/25-banger-bros-catalogue.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/26-RMiS-catalogue.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/27-Ganja-girl-catalogue.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/28-doob-tubes-catalogue.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/29-ALIEN-X-OG-LABS-catalogue.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/30-MR.JOINT-catalogue.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/31-Timbers-catalogue.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/32-Hayao-Miyazaki-Anime-Collection-Catalogue.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/33-Attack-on-Titan.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smokco.com/wp-content/uploads/2022/11/34-MERRY-JUANA-catalogue.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:A48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" style="1" width="19.34"/>
     <col min="2" max="2" width="15.1"/>
     <col min="3" max="3" width="17.35"/>
     <col min="4" max="4" width="16.82"/>
     <col min="5" max="1024" width="13.77"/>
   </cols>
   <sheetData>
     <row r="1" ht="15.0">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
@@ -592,40 +899,39 @@
     <hyperlink ref="A25" r:id="rId24"/>
     <hyperlink ref="A26" r:id="rId25"/>
     <hyperlink ref="A27" r:id="rId26"/>
     <hyperlink ref="A28" r:id="rId27"/>
     <hyperlink ref="A29" r:id="rId28"/>
     <hyperlink ref="A30" r:id="rId29"/>
     <hyperlink ref="A31" r:id="rId30"/>
     <hyperlink ref="A32" r:id="rId31"/>
     <hyperlink ref="A33" r:id="rId32"/>
     <hyperlink ref="A34" r:id="rId33"/>
     <hyperlink ref="A35" r:id="rId34"/>
     <hyperlink ref="A36" r:id="rId35"/>
     <hyperlink ref="A37" r:id="rId36"/>
     <hyperlink ref="A38" r:id="rId37"/>
     <hyperlink ref="A39" r:id="rId38"/>
     <hyperlink ref="A40" r:id="rId39"/>
     <hyperlink ref="A41" r:id="rId40"/>
     <hyperlink ref="A42" r:id="rId41"/>
     <hyperlink ref="A43" r:id="rId42"/>
     <hyperlink ref="A44" r:id="rId43"/>
     <hyperlink ref="A45" r:id="rId44"/>
     <hyperlink ref="A46" r:id="rId45"/>
     <hyperlink ref="A47" r:id="rId46"/>
     <hyperlink ref="A48" r:id="rId47"/>
   </hyperlinks>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>